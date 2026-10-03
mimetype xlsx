--- v0 (2025-11-22)
+++ v1 (2026-10-03)
@@ -91,1181 +91,1181 @@
   <si>
     <t>414040, Астраханская область, Г.О. ГОРОД АСТРАХАНЬ, Г АСТРАХАНЬ, УЛ КРАСНАЯ НАБЕРЕЖНАЯ, Д. 13, ПОМЕЩ. 3</t>
   </si>
   <si>
     <t>1223000005524
 3000004226</t>
   </si>
   <si>
     <t>http://ipoteka30.ru</t>
   </si>
   <si>
     <t>АО «САИЖК»
 Акционерное общество «Свердловское агентство ипотечного жилищного кредитования»</t>
   </si>
   <si>
     <t>620075, СВЕРДЛОВСКАЯ ОБЛАСТЬ, ГОРОД ЕКАТЕРИНБУРГ, УЛИЦА БЕЛИНСКОГО, ДОМ 35</t>
   </si>
   <si>
     <t>1036604408389
 6672154860</t>
   </si>
   <si>
     <t>http://sahml.ru</t>
   </si>
   <si>
+    <t>ООО МФЦ «Моя ипотека»
+Общество с ограниченной ответственностью Многофункциональный центр «Моя ипотека»</t>
+  </si>
+  <si>
+    <t>454091, ЧЕЛЯБИНСКАЯ ОБЛАСТЬ, Г.О. ЧЕЛЯБИНСКИЙ, ВН.Р-Н ЦЕНТРАЛЬНЫЙ, Г ЧЕЛЯБИНСК, УЛ ТРУДА, Д. 84, ПОМ. 103, ОФИС 217</t>
+  </si>
+  <si>
+    <t>1127447003310
+7447206300</t>
+  </si>
+  <si>
+    <t>http://моя-ипотека.рф</t>
+  </si>
+  <si>
+    <t>08.04.2021</t>
+  </si>
+  <si>
+    <t>АО «КИЖК»
+Акционерное общество «Курганская ипотечно-жилищная корпорация»</t>
+  </si>
+  <si>
+    <t>640021, КУРГАНСКАЯ ОБЛАСТЬ, Г. КУРГАН, УЛ. БУРОВА-ПЕТРОВА, Д. 112</t>
+  </si>
+  <si>
+    <t>1024500510430
+4501086165</t>
+  </si>
+  <si>
+    <t>http://ipoteka45.ru</t>
+  </si>
+  <si>
+    <t>25.06.2021</t>
+  </si>
+  <si>
+    <t>АО СЗ «Строительная корпорация Иркутской области»
+Акционерное общество Специализированный застройщик «Строительная корпорация Иркутской области»</t>
+  </si>
+  <si>
+    <t>664025, ИРКУТСКАЯ ОБЛАСТЬ, ГОРОД ИРКУТСК, УЛИЦА СВЕРДЛОВА, ДОМ 17</t>
+  </si>
+  <si>
+    <t>1023801029548
+3808057483</t>
+  </si>
+  <si>
+    <t>http://ipoteka.irk.ru</t>
+  </si>
+  <si>
+    <t>30.07.2021</t>
+  </si>
+  <si>
+    <t>ООО «АИЖК ЧР»
+Общество с ограниченной ответственностью «Агентство ипотечного жилищного кредитования Чеченской Республики»</t>
+  </si>
+  <si>
+    <t>364024, Чеченская Республика, Г.О. ГОРОД ГРОЗНЫЙ, Г ГРОЗНЫЙ, Р-Н АХМАТОВСКИЙ, УЛ ИМ С.Ш.ЛОРСАНОВА, Д. 10, ЭТАЖ 4, ОФИС 413</t>
+  </si>
+  <si>
+    <t>1222000009813
+2014036152</t>
+  </si>
+  <si>
+    <t>http://aijk-chr.ru</t>
+  </si>
+  <si>
+    <t>27.08.2021</t>
+  </si>
+  <si>
+    <t>АО «СИА»
+Акционерное общество «Сахалинское ипотечное агентство»</t>
+  </si>
+  <si>
+    <t>693020, Сахалинская область, Г.О. ГОРОД ЮЖНО-САХАЛИНСК, Г ЮЖНО-САХАЛИНСК, УЛ ИМЕНИ Ф.Э.ДЗЕРЖИНСКОГО, Д. 21, ОФИС 219</t>
+  </si>
+  <si>
+    <t>1156501005066
+6501275110</t>
+  </si>
+  <si>
+    <t>http://sakhipoteka.ru</t>
+  </si>
+  <si>
+    <t>29.07.2022</t>
+  </si>
+  <si>
+    <t>ГАУ «Жилпромстрой»
+Государственное автономное учреждение «Жилпромстрой»</t>
+  </si>
+  <si>
+    <t>386001, РЕСПУБЛИКА ИНГУШЕТИЯ, Г.О. ГОРОД МАГАС, Г. МАГАС,  ПР-КТ И.ЗЯЗИКОВА, Д. 10А</t>
+  </si>
+  <si>
+    <t>1220600002358
+0600003853</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>26.08.2022</t>
+  </si>
+  <si>
+    <t>ГУП «БТИ РИ»
+Государственное унитарное предприятие «Бюро технической инвентаризации Республики Ингушетия»</t>
+  </si>
+  <si>
+    <t>386203, Республика Ингушетия, Г. СУНЖА, УЛ. ВИСАИТОВА, Д.1</t>
+  </si>
+  <si>
+    <t>1050600285295
+0603280076</t>
+  </si>
+  <si>
+    <t>10.11.2023</t>
+  </si>
+  <si>
+    <t>ООО АН «Волжская недвижимость»
+Общество с ограниченной ответственностью АН «Волжская недвижимость»</t>
+  </si>
+  <si>
+    <t>150035, ЯРОСЛАВСКАЯ ОБЛАСТЬ, ГОРОД ЯРОСЛАВЛЬ, ПРОСПЕКТ ТОЛБУХИНА, ДОМ 17/65, ОФИС 25</t>
+  </si>
+  <si>
+    <t>1077603004775
+7603037733</t>
+  </si>
+  <si>
+    <t>http://vn916090.ru</t>
+  </si>
+  <si>
+    <t>АО «КОМИипотека»
+Акционерное общество «Коми ипотечная компания»</t>
+  </si>
+  <si>
+    <t>167000, РЕСПУБЛИКА КОМИ, ГОРОД СЫКТЫВКАР, УЛИЦА ИНТЕРНАЦИОНАЛЬНАЯ, 133</t>
+  </si>
+  <si>
+    <t>1041100417247
+1101205479</t>
+  </si>
+  <si>
+    <t>http://ipoteka-rk.ru</t>
+  </si>
+  <si>
+    <t>29.05.2020</t>
+  </si>
+  <si>
+    <t>АО «ОРИК»
+Акционерное общество «Омская региональная ипотечная корпорация»</t>
+  </si>
+  <si>
+    <t>644527, ОБЛАСТЬ ОМСКАЯ, РАЙОН ОМСКИЙ, ПОСЕЛОК РОСТОВКА, ДОМ 21</t>
+  </si>
+  <si>
+    <t>1025501860130
+5528014890</t>
+  </si>
+  <si>
+    <t>http://orikipoteka.ru</t>
+  </si>
+  <si>
+    <t>АО «ИИАСК»
+Акционерное общество «Ипотечное инвестиционное агентство Ставропольского края»</t>
+  </si>
+  <si>
+    <t>355035, КРАЙ СТАВРОПОЛЬСКИЙ, ГОРОД СТАВРОПОЛЬ, УЛИЦА Р.ЛЮКСЕМБУРГ, ДОМ 49, КОРПУС А</t>
+  </si>
+  <si>
+    <t>1102635008520
+2635135572</t>
+  </si>
+  <si>
+    <t>http://stavipoteka.ru</t>
+  </si>
+  <si>
+    <t>АО «БИК»
+Акционерное общество «Белгородская ипотечная корпорация»</t>
+  </si>
+  <si>
+    <t>308002, ОБЛАСТЬ БЕЛГОРОДСКАЯ, ГОРОД БЕЛГОРОД, ПРОСПЕКТ Б.ХМЕЛЬНИЦКОГО, 133В</t>
+  </si>
+  <si>
+    <t>1023101640528
+3123083370</t>
+  </si>
+  <si>
+    <t>http://bik31.ru</t>
+  </si>
+  <si>
+    <t>АО «ДВИЦ»
+Акционерное общество «ДВИЦ Ипотечный центр»</t>
+  </si>
+  <si>
+    <t>121099, ГОРОД МОСКВА, ПЕРЕУЛОК НИКОЛОЩЕПОВСКИЙ 1-Й, ДОМ 6, СТРОЕНИЕ 1</t>
+  </si>
+  <si>
+    <t>1032501304329
+2536134842</t>
+  </si>
+  <si>
+    <t>http://dvic.ru</t>
+  </si>
+  <si>
+    <t>22.05.2020</t>
+  </si>
+  <si>
+    <t>АО «СЗ «Ипотечная корпорация РБ» или АО «СЗ ИК РБ»
+Акционерное общество «Специализированный застройщик «Ипотечная корпорация Республики Бурятия»</t>
+  </si>
+  <si>
+    <t>670000, РЕСПУБЛИКА БУРЯТИЯ, ГОРОД УЛАН-УДЭ, УЛИЦА ПРОФСОЮЗНАЯ, 35</t>
+  </si>
+  <si>
+    <t>1020300987420
+0326012555</t>
+  </si>
+  <si>
+    <t>http://ipotekarb.ru</t>
+  </si>
+  <si>
+    <t>ООО «АИК»
+Общество с ограниченной ответственностью «Агентство ипотечного кредитования Пензенской области»</t>
+  </si>
+  <si>
+    <t>440000, ОБЛАСТЬ ПЕНЗЕНСКАЯ, ГОРОД ПЕНЗА, УЛИЦА ГЛАДКОВА, ДОМ 3</t>
+  </si>
+  <si>
+    <t>1165835061039
+5836677926</t>
+  </si>
+  <si>
+    <t>http://aik58.ru</t>
+  </si>
+  <si>
+    <t>08.05.2020</t>
+  </si>
+  <si>
+    <t>НО «Фонд РЖС»
+Некоммерческая организация «Фонд развития жилищного строительства Кузбасса»</t>
+  </si>
+  <si>
+    <t>650040, КЕМЕРОВСКАЯ ОБЛАСТЬ - КУЗБАСС, ГОРОД КЕМЕРОВО, УЛИЦА ЮРИЯ ДВУЖИЛЬНОГО, ДОМ 12, КОРПУС Б, ОФИС 40</t>
+  </si>
+  <si>
+    <t>1024240682553
+4200000319</t>
+  </si>
+  <si>
+    <t>http://frgs-ko.ru</t>
+  </si>
+  <si>
+    <t>АО «СПб ЦДЖ»
+Акционерное общество «Санкт-Петербургский центр доступного жилья»</t>
+  </si>
+  <si>
+    <t>190031, ГОРОД САНКТ-ПЕТЕРБУРГ, ПЕРЕУЛОК ГРИВЦОВА, ДОМ 20, ЛИТЕР В</t>
+  </si>
+  <si>
+    <t>1117847632682
+7838469428</t>
+  </si>
+  <si>
+    <t>http://gorcenter.spb.ru</t>
+  </si>
+  <si>
+    <t>АО «ЛенОблАИЖК»
+Акционерное общество «Ленинградское областное агентство ипотечного жилищного кредитования»</t>
+  </si>
+  <si>
+    <t>188480, ОБЛАСТЬ ЛЕНИНГРАДСКАЯ, РАЙОН КИНГИСЕППСКИЙ, ГОРОД КИНГИСЕПП, ПРОСПЕКТ КАРЛА МАРКСА, ДОМ 33, ПОМЕЩЕНИЕ 2</t>
+  </si>
+  <si>
+    <t>1054700336063
+4707022630</t>
+  </si>
+  <si>
+    <t>http://ipoteka-lo.ru</t>
+  </si>
+  <si>
+    <t>АО «ИКУР»
+Акционерное общество «Ипотечная корпорация Удмуртской Республики»</t>
+  </si>
+  <si>
+    <t>426076, УДМУРТСКАЯ РЕСПУБЛИКА, ГОРОД ИЖЕВСК, УЛИЦА КОММУНАРОВ, 212</t>
+  </si>
+  <si>
+    <t>1031801962510
+1835056943</t>
+  </si>
+  <si>
+    <t>http://ikur.ru</t>
+  </si>
+  <si>
+    <t>АО «АИЖК Кузбасса»
+Акционерное общество «Агентство по ипотечному жилищному кредитованию Кузбасса»</t>
+  </si>
+  <si>
+    <t>650023, КЕМЕРОВСКАЯ ОБЛАСТЬ - КУЗБАСС, ГОРОД КЕМЕРОВО, УЛИЦА ТЕРЕШКОВОЙ, 22</t>
+  </si>
+  <si>
+    <t>1034205074837
+4205058930</t>
+  </si>
+  <si>
+    <t xml:space="preserve">http://aigk-ko.ru </t>
+  </si>
+  <si>
+    <t>24.04.2020</t>
+  </si>
+  <si>
+    <t>Фонд ипотечного кредитования
+Региональный фонд развития жилищного строительства и ипотечного кредитования</t>
+  </si>
+  <si>
+    <t>300041, ТУЛЬСКАЯ ОБЛАСТЬ, ГОРОД ТУЛА, ПРОСПЕКТ ЛЕНИНА, 40</t>
+  </si>
+  <si>
+    <t>1037101122893
+7107038602</t>
+  </si>
+  <si>
+    <t>http://ipoteka.tularegion.ru</t>
+  </si>
+  <si>
+    <t>Фонд ИЖК
+Новгородский областной Фонд по ипотечному жилищному кредитованию</t>
+  </si>
+  <si>
+    <t>173001, НОВГОРОДСКАЯ ОБЛАСТЬ, Г.О. ВЕЛИКИЙ НОВГОРОД, Г ВЕЛИКИЙ НОВГОРОД, УЛ БОЛЬШАЯ САНКТ- ПЕТЕРБУРГСКАЯ, Д. 6/11, ОФИС 80</t>
+  </si>
+  <si>
+    <t>1045300292509
+5321100550</t>
+  </si>
+  <si>
+    <t>http://fond53.com</t>
+  </si>
+  <si>
+    <t>АО «НОАИК»
+Акционерное общество «Новосибирское областное агентство ипотечного кредитования»</t>
+  </si>
+  <si>
+    <t>630099, НОВОСИБИРСКАЯ ОБЛАСТЬ, ГОРОД НОВОСИБИРСК, УЛИЦА ЯДРИНЦЕВСКАЯ, ДОМ 54, ЭТАЖ 1</t>
+  </si>
+  <si>
+    <t>1075406028720
+5406406890</t>
+  </si>
+  <si>
+    <t>http://noaik.ru</t>
+  </si>
+  <si>
+    <t>АО «АИЖК ЯО»
+Акционерное общество «Агентство ипотечного жилищного кредитования Ярославской области»</t>
+  </si>
+  <si>
+    <t>150000, ЯРОСЛАВСКАЯ ОБЛАСТЬ, ГОРОД ЯРОСЛАВЛЬ, УЛИЦА САЛТЫКОВА-ЩЕДРИНА, 12</t>
+  </si>
+  <si>
+    <t>1107604009534
+7604183310</t>
+  </si>
+  <si>
+    <t>http://yar-ipoteka.ru</t>
+  </si>
+  <si>
+    <t>АО «АИЖК ВО»
+Акционерное общество «Агентство ипотечного жилищного кредитования Вологодской области»</t>
+  </si>
+  <si>
+    <t>160009, ВОЛОГОДСКАЯ ОБЛАСТЬ, ГОРОД ВОЛОГДА, УЛИЦА ЧЕЛЮСКИНЦЕВ, 47</t>
+  </si>
+  <si>
+    <t>1103525016946
+3525250736</t>
+  </si>
+  <si>
+    <t>http://ipoteka-vologda.ru</t>
+  </si>
+  <si>
+    <t>АО «Дагипотека»
+Акционерное общество «Дагестанское агентство по ипотечному кредитованию»</t>
+  </si>
+  <si>
+    <t>367013, РЕСПУБЛИКА ДАГЕСТАН, ГОРОД МАХАЧКАЛА, УЛИЦА ЮСУПОВА, 35, А</t>
+  </si>
+  <si>
+    <t>1040502522609
+0541030757</t>
+  </si>
+  <si>
+    <t>http://dagipoteka.ru</t>
+  </si>
+  <si>
+    <t>05.06.2020</t>
+  </si>
+  <si>
+    <t>АО «ВАИЖК»
+Акционерное общество «Волгоградское агентство ипотечного жилищного кредитования»</t>
+  </si>
+  <si>
+    <t>400001, ОБЛАСТЬ ВОЛГОГРАДСКАЯ, ГОРОД ВОЛГОГРАД, УЛИЦА ИМ КАНУННИКОВА, 23</t>
+  </si>
+  <si>
+    <t>1113460002512
+3445116421</t>
+  </si>
+  <si>
+    <t>http://ivlg.ru</t>
+  </si>
+  <si>
+    <t>АО «Камчатское агентство по ипотечному жилищному кредитованию»
+Акционерное общество  «Камчатское агентство по ипотечному жилищному кредитованию»</t>
+  </si>
+  <si>
+    <t>683003, КАМЧАТСКИЙ КРАЙ, Г. ПЕТРОПАВЛОВСК-КАМЧАТСКИЙ, УЛ. ЛЕНИНГРАДСКАЯ, 89, 314</t>
+  </si>
+  <si>
+    <t>1064101069647
+4101112460</t>
+  </si>
+  <si>
+    <t>http://kamipoteka.ru</t>
+  </si>
+  <si>
+    <t>26.03.2021</t>
+  </si>
+  <si>
+    <t>ООО «Инвестжилстрой»
+Общество с ограниченной ответственностью «Инвестжилстрой»</t>
+  </si>
+  <si>
+    <t>624130, СВЕРДЛОВСКАЯ ОБЛАСТЬ, ГОРОД НОВОУРАЛЬСК, УЛИЦА ФРУНЗЕ, ДОМ 7, КОРПУС 2</t>
+  </si>
+  <si>
+    <t>1169658136878
+6682011934</t>
+  </si>
+  <si>
+    <t>http://инвестжилстрой66.рф</t>
+  </si>
+  <si>
+    <t>АО «КБР-ипотека»
+Акционерное общество «Кабардино-Балкарская республиканская ипотечная корпорация»</t>
+  </si>
+  <si>
+    <t>360017, КАБАРДИНО-БАЛКАРСКАЯ РЕСПУБЛИКА, ГОРОД НАЛЬЧИК, УЛИЦА АРМАНД, ДОМ 43, КАБИНЕТ 4-5</t>
+  </si>
+  <si>
+    <t>1070721000811
+0721020518</t>
+  </si>
+  <si>
+    <t>http://kbripoteka.ru</t>
+  </si>
+  <si>
+    <t>27.11.2020</t>
+  </si>
+  <si>
+    <t>АО «СЗ «МИК»
+Акционерное общество «Специализированный застройщик «Мордовская ипотечная корпорация»</t>
+  </si>
+  <si>
+    <t>430005, Республика Мордовия, Г.О. САРАНСК, Г. САРАНСК, УЛ. СТЕПАНА РАЗИНА, Д. 17А, ОФИС 327</t>
+  </si>
+  <si>
+    <t>1021300979127
+1326183513</t>
+  </si>
+  <si>
+    <t>http://ipotekarm.ru</t>
+  </si>
+  <si>
+    <t>02.10.2020</t>
+  </si>
+  <si>
+    <t>АО «КИА»
+Акционерное общество «Кубанское ипотечное агентство»</t>
+  </si>
+  <si>
+    <t>350002, КРАЙ КРАСНОДАРСКИЙ, ГОРОД КРАСНОДАР, УЛИЦА ИМ. ЛЕВАНЕВСКОГО, ДОМ 106</t>
+  </si>
+  <si>
+    <t>1032305710029
+2310089161</t>
+  </si>
+  <si>
+    <t>http://kubanipoteka.ru</t>
+  </si>
+  <si>
+    <t>11.09.2020</t>
+  </si>
+  <si>
+    <t>Фонд ипотечного кредитования
+Тверской областной фонд ипотечного жилищного кредитования</t>
+  </si>
+  <si>
+    <t>170026, ОБЛАСТЬ ТВЕРСКАЯ, ГОРОД ТВЕРЬ, ПРОСПЕКТ КОМСОМОЛЬСКИЙ, ДОМ 11, КОРПУС  1</t>
+  </si>
+  <si>
+    <t>1026900560862
+6905073214</t>
+  </si>
+  <si>
+    <t>http://ipotekatver.ru</t>
+  </si>
+  <si>
+    <t>«ВГИФ»
+«Владимирский городской ипотечный фонд»</t>
+  </si>
+  <si>
+    <t>600001, ОБЛАСТЬ ВЛАДИМИРСКАЯ, ГОРОД ВЛАДИМИР, ПРОСПЕКТ ЛЕНИНА, ДОМ 21-А</t>
+  </si>
+  <si>
+    <t>1033302016956
+3328304654</t>
+  </si>
+  <si>
+    <t>http://ipoteka-vladimir.ru</t>
+  </si>
+  <si>
+    <t>27.08.2020</t>
+  </si>
+  <si>
+    <t>АО «Специализированный застройщик «ИКЧР»
+Акционерное общество «Специализированный застройщик «Ипотечная корпорация Чувашской Республики»</t>
+  </si>
+  <si>
+    <t>428018, ЧУВАШСКАЯ РЕСПУБЛИКА - ЧУВАШИЯ, ГОРОД ЧЕБОКСАРЫ, ПРОСПЕКТ МОСКОВСКИЙ, ДОМ 3</t>
+  </si>
+  <si>
+    <t>1022101268420
+2129047055</t>
+  </si>
+  <si>
+    <t>http://ikchr.ru</t>
+  </si>
+  <si>
+    <t>АО «СЕЛЬСКИЙ ДОМ»
+Акционерное общество «СЕЛЬСКИЙ ДОМ»</t>
+  </si>
+  <si>
+    <t>460507, ОБЛАСТЬ ОРЕНБУРГСКАЯ, ГОРОД ОРЕНБУРГ, УЛИЦА ТУРКЕСТАНСКАЯ, ДОМ 5</t>
+  </si>
+  <si>
+    <t>1025601025724
+5610061613</t>
+  </si>
+  <si>
+    <t>http://selskydom.ru</t>
+  </si>
+  <si>
+    <t>31.07.2020</t>
+  </si>
+  <si>
+    <t>Маржилфонд
+Республиканский фонд жилья и ипотеки Республики Марий Эл</t>
+  </si>
+  <si>
+    <t>424000, РЕСПУБЛИКА МАРИЙ ЭЛ, ГОРОД ЙОШКАР-ОЛА, ПРОСПЕКТ ЛЕНИНСКИЙ, ДОМ 24, КОРПУС А, ОФИС 518</t>
+  </si>
+  <si>
+    <t>1021200755245
+1215065994</t>
+  </si>
+  <si>
+    <t>http://www.maripoteka.ru/</t>
+  </si>
+  <si>
+    <t>10.07.2020</t>
+  </si>
+  <si>
+    <t>675000, ОБЛАСТЬ АМУРСКАЯ, ГОРОД БЛАГОВЕЩЕНСК, УЛИЦА ШЕВЧЕНКО, ДОМ 46, КОРПУС 2</t>
+  </si>
+  <si>
+    <t>1032800068212
+2801093586</t>
+  </si>
+  <si>
+    <t>https://amia.ru/</t>
+  </si>
+  <si>
+    <t>АО «СЗ «АРСКО»
+Акционерное общество «Специализированный застройщик «Агентство развития строительства Курской области»</t>
+  </si>
+  <si>
+    <t>305000, ОБЛАСТЬ КУРСКАЯ, ГОРОД КУРСК, УЛИЦА ГОРЬКОГО, 50</t>
+  </si>
+  <si>
+    <t>1024600964134
+4629048371</t>
+  </si>
+  <si>
+    <t>http://ipoteka-kursk.ru</t>
+  </si>
+  <si>
+    <t>03.07.2020</t>
+  </si>
+  <si>
+    <t>ГУП «Фонд поддержки ИЖС»
+Государственное унитарное предприятие «Белгородский областной фонд поддержки индивидуального жилищного строительства»</t>
+  </si>
+  <si>
+    <t>308000, ОБЛАСТЬ БЕЛГОРОДСКАЯ, ГОРОД БЕЛГОРОД, УЛИЦА КНЯЗЯ ТРУБЕЦКОГО, 28</t>
+  </si>
+  <si>
+    <t>1023101653740
+3123017088</t>
+  </si>
+  <si>
+    <t>http://beligs.ru</t>
+  </si>
+  <si>
     <t>АО «АЖИК Воронежской области»
 Акционерное общество «Агентство жилищного ипотечного кредитования Воронежской области»</t>
   </si>
   <si>
     <t>394036, ВОРОНЕЖСКАЯ ОБЛАСТЬ, ГОРОД ВОРОНЕЖ, УЛИЦА 20-ЛЕТИЯ ВЛКСМ, 54А</t>
   </si>
   <si>
     <t>1023601588449
 3666102307</t>
   </si>
   <si>
     <t>http://ipotekavrn.ru</t>
   </si>
   <si>
-    <t>АО «АИЖК ВО»
-[...611 lines deleted...]
-  <si>
     <t>Дата исключения</t>
+  </si>
+  <si>
+    <t>ООО «Ипотечный Дом»
+Общество с ограниченной ответственностью «Ипотечный Дом»</t>
+  </si>
+  <si>
+    <t>364024, Чеченская Республика, Г.О. ГОРОД ГРОЗНЫЙ, Г ГРОЗНЫЙ, УЛ А.Г.АВТОРХАНОВА, Д. 28, ОФИС 1</t>
+  </si>
+  <si>
+    <t>1222000000034
+2013010465</t>
+  </si>
+  <si>
+    <t>22.04.2022</t>
+  </si>
+  <si>
+    <t>22.02.2024</t>
+  </si>
+  <si>
+    <t>ООО «ЗИК»
+ОБЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ «ЗАБАЙКАЛЬСКАЯ ИПОТЕЧНАЯ КОМПАНИЯ»</t>
+  </si>
+  <si>
+    <t>672007, Забайкальский край, Г.О. ГОРОД ЧИТА, Г ЧИТА, УЛ БАБУШКИНА, Д. 104, ОФИС 430</t>
+  </si>
+  <si>
+    <t>1217500006877
+7500000192</t>
+  </si>
+  <si>
+    <t>http://zabipoteka.ru</t>
+  </si>
+  <si>
+    <t>13.05.2022</t>
+  </si>
+  <si>
+    <t>КПК «Эксперт Финанс»
+Кредитный потребительский кооператив «Эксперт Финанс»</t>
+  </si>
+  <si>
+    <t>346500, Ростовская область, Г.О. ГОРОД ШАХТЫ, Г ШАХТЫ, ПР-КТ ПУШКИНА, Д. 29А</t>
+  </si>
+  <si>
+    <t>1084307001041
+4307012081</t>
+  </si>
+  <si>
+    <t>http://nfofinans.ru</t>
+  </si>
+  <si>
+    <t>06.06.2022</t>
+  </si>
+  <si>
+    <t>31.08.2022</t>
+  </si>
+  <si>
+    <t>ООО «ИПОТЕЧНЫЙ ЦЕНТР»
+Общество с ограниченной ответственностью «ИПОТЕЧНЫЙ ЦЕНТР»</t>
+  </si>
+  <si>
+    <t>364024, Чеченская Республика, Г.О. ГОРОД ГРОЗНЫЙ, Г ГРОЗНЫЙ, ПЕР ПЕРВОМАЙСКИЙ, ДВЛД. 1/94, ЭТАЖ/ОФИС 2/1</t>
+  </si>
+  <si>
+    <t>1222000000562
+2014033190</t>
+  </si>
+  <si>
+    <t>http://ipotekacentr095.ru</t>
+  </si>
+  <si>
+    <t>23.06.2022</t>
+  </si>
+  <si>
+    <t>ООО «Семейный бюджет»
+Общество с ограниченной ответственностью «Семейный бюджет»</t>
+  </si>
+  <si>
+    <t>364024, Чеченская Республика, Г.О. ГОРОД ГРОЗНЫЙ, Г ГРОЗНЫЙ, УЛ ИМ ГАЙРБЕКОВА МУСЛИМА ГАЙРБЕКОВИЧА, Д. 72, ЭТАЖ 2, ОФИС 27</t>
+  </si>
+  <si>
+    <t>1222000000090
+2013010472</t>
+  </si>
+  <si>
+    <t>ООО «Жилищный Капитал»
+Общество с ограниченной ответственностью «Жилищный Капитал»</t>
+  </si>
+  <si>
+    <t>366313, Чеченская Республика, М.Р-Н КУРЧАЛОЕВСКИЙ, С.П. ГЕЛДАГАНСКОЕ, С ГЕЛДАГАН, УЛ М.ХАТУЕВА, ДВЛД. 1</t>
+  </si>
+  <si>
+    <t>1222000000782
+2006007750</t>
+  </si>
+  <si>
+    <t>https://www.zhil-kapital.ru</t>
+  </si>
+  <si>
+    <t>31.08.2023</t>
+  </si>
+  <si>
+    <t>ООО «ЗАСТРОЙЩИК»
+ОБЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ «ЗАСТРОЙЩИК»</t>
+  </si>
+  <si>
+    <t>364016, Чеченская Республика, Г.О. ГОРОД ГРОЗНЫЙ, Г ГРОЗНЫЙ, УЛ 8 МАРТА, ЗД. 37А</t>
+  </si>
+  <si>
+    <t>1222000001409
+2015009056</t>
+  </si>
+  <si>
+    <t>ООО «ФСК «Регион-Строй»
+Общество с ограниченной ответственностью «Финансово-строительная компания «Регион-Строй»</t>
+  </si>
+  <si>
+    <t>386203, Республика Ингушетия, Г.О. ГОРОД СУНЖА, Г. СУНЖА, УЛ ОСКАНОВА, Д. 40</t>
+  </si>
+  <si>
+    <t>1210600004537
+0600001207</t>
+  </si>
+  <si>
+    <t>www.fskregionstroi.ru</t>
+  </si>
+  <si>
+    <t>01.07.2022</t>
+  </si>
+  <si>
+    <t>09.02.2024</t>
+  </si>
+  <si>
+    <t>ООО «ЗАЙМКОР»
+ОБЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ ООО «ЗАЙМКОР»</t>
+  </si>
+  <si>
+    <t>366521, Чеченская Республика, М.Р-Н УРУС-МАРТАНОВСКИЙ, Г.П. УРУС-МАРТАНОВСКОЕ , Г УРУС-МАРТАН , УЛ СУЛТАНА ИБРАГИМОВА, Д. 71</t>
+  </si>
+  <si>
+    <t>1212000002433
+2010010280</t>
+  </si>
+  <si>
+    <t>http://www.zaymkor.ru/</t>
+  </si>
+  <si>
+    <t>18.03.2022</t>
+  </si>
+  <si>
+    <t>ООО «Семейный капитал»
+Общество с ограниченной ответственностью «Семейный капитал»</t>
+  </si>
+  <si>
+    <t>364014, Чеченская Республика, Г.О. ГОРОД ГРОЗНЫЙ, Г ГРОЗНЫЙ, УЛ А.А.АЙДАМИРОВА, Д. 133, К. 4, КВ. 6</t>
+  </si>
+  <si>
+    <t>1212000006437
+2014032165</t>
+  </si>
+  <si>
+    <t>https://www.sem-kapital.ru</t>
+  </si>
+  <si>
+    <t>ООО «ИЖК»
+Общество с ограниченной ответственностью «Ипотечное жилищное кредитование»</t>
+  </si>
+  <si>
+    <t>687000, ЗАБАЙКАЛЬСКИЙ КРАЙ, РАЙОН АГИНСКИЙ, ПОСЕЛОК ГОРОДСКОГО ТИПА АГИНСКОЕ, УЛИЦА ЛАЗО, ДОМ 19А</t>
+  </si>
+  <si>
+    <t>1097580000363
+8001015822</t>
+  </si>
+  <si>
+    <t>08.06.2021</t>
+  </si>
+  <si>
+    <t>ГУП «Региональный оператор по ипотечному жилищному кредитованию Республики Ингушетия»
+Государственное унитарное предприятие «Региональный оператор по ипотечному жилищному кредитованию Республики Ингушетия»</t>
+  </si>
+  <si>
+    <t>386101, РЕСПУБЛИКА ИНГУШЕТИЯ, Г. НАЗРАНЬ, ТЕР ЦЕНТРАЛЬНЫЙ ОКРУГ, УЛ. ЧЕЧЕНСКАЯ, Д. 5</t>
+  </si>
+  <si>
+    <t>1060608013927
+0608005059</t>
+  </si>
+  <si>
+    <t>ООО «ВАШ ДОМ»
+Общество с ограниченной ответственностью «ВАШ ДОМ»</t>
+  </si>
+  <si>
+    <t>364024, Чеченская Республика, Г.О. ГОРОД ГРОЗНЫЙ, Г. ГРОЗНЫЙ, УЛ. ИМЕНИ Х.У. ОРЗАМИЕВА, Д. 45, ЭТАЖ/ОФИС 2/7</t>
+  </si>
+  <si>
+    <t>1212000003478
+2013010049</t>
+  </si>
+  <si>
+    <t>http://vashdom095.ru</t>
+  </si>
+  <si>
+    <t>ООО «ИПОТЕЧНОЕ СОДЕЙСТВИЕ»
+ОБЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ «ИПОТЕЧНОЕ СОДЕЙСТВИЕ»</t>
+  </si>
+  <si>
+    <t>366521, Чеченская Республика, М.Р-Н УРУС-МАРТАНОВСКИЙ, Г.П. УРУС-МАРТАНОВСКОЕ, Г. УРУС-МАРТАН, УЛ. 2-Я А. ШЕРИПОВА, Д. 11</t>
+  </si>
+  <si>
+    <t>1212000004556
+2010010516</t>
+  </si>
+  <si>
+    <t>10.11.2021</t>
+  </si>
+  <si>
+    <t>АО АИК «Возрождение»
+Акционерное общество «Агентство ипотечного кредитования «Возрождение»</t>
+  </si>
+  <si>
+    <t>368260, Республика Дагестан, М.Р-Н ХУНЗАХСКИЙ, С.П. СЕЛЬСОВЕТ ХУНЗАХСКИЙ, С ХУНЗАХ, УЛ МАГОМЕДХАНА ЭЛЬДАРОВА, Д. 58, КАБИНЕТ 1</t>
+  </si>
+  <si>
+    <t>1210900002224
+0900000451</t>
+  </si>
+  <si>
+    <t>http://ao-vozr.ru</t>
+  </si>
+  <si>
+    <t>ООО «Фонд ипотечного кредитования»
+Общество с ограниченной ответственностью «Фонд ипотечного кредитования»</t>
+  </si>
+  <si>
+    <t>364024, Чеченская Республика, Г.О. ГОРОД ГРОЗНЫЙ, Г ГРОЗНЫЙ, Р-Н АХМАТОВСКИЙ, ПР-КТ ИМ В.В.ПУТИНА, Д. 8, ОФИС 1</t>
+  </si>
+  <si>
+    <t>1222000008328
+2014035663</t>
+  </si>
+  <si>
+    <t>https://www.ooo-fik.ru/</t>
+  </si>
+  <si>
+    <t>17.02.2023</t>
+  </si>
+  <si>
+    <t>ООО «Спецстрой»
+Общество с ограниченной ответственностью «Спецстрой»</t>
+  </si>
+  <si>
+    <t>364043, Чеченская Республика, г.о. город Грозный, Г Грозный, Р-Н Висаитовский, ул Щербакова, д. 155, офис 1</t>
+  </si>
+  <si>
+    <t>1222000006470
+2006007983</t>
+  </si>
+  <si>
+    <t>https://ooos-stroy.ru/</t>
+  </si>
+  <si>
+    <t>ООО «КС»
+Общество с ограниченной ответственностью «Кредит-Сервис»</t>
+  </si>
+  <si>
+    <t>649440, Республика Алтай, М.Р-Н ОНГУДАЙСКИЙ, С.П. ОНГУДАЙСКОЕ, С ОНГУДАЙ, УЛ СОВЕТСКАЯ, ЗД. 85А, ОФИС 6</t>
+  </si>
+  <si>
+    <t>1220400001887
+0400020410</t>
+  </si>
+  <si>
+    <t>03.02.2023</t>
+  </si>
+  <si>
+    <t>ООО «ИПОТЕКА-БЕРД-ЮРТ»
+Общество с ограниченной ответственностью «ИПОТЕКА-БЕРД-ЮРТ»</t>
+  </si>
+  <si>
+    <t>386203, Республика Ингушетия, Г.О. ГОРОД СУНЖА, Г. СУНЖА, УЛ Р.ЛЮКСЕМБУРГ, Д. 31А, ЭТАЖ 1, ПОМЕЩ. 4</t>
+  </si>
+  <si>
+    <t>1220600000521
+0600002017</t>
+  </si>
+  <si>
+    <t>02.12.2022</t>
+  </si>
+  <si>
+    <t>ООО «Доверие»
+Общество с ограниченной ответственностью «Доверие»</t>
+  </si>
+  <si>
+    <t>364024, Чеченская Республика, Г.О. ГОРОД ГРОЗНЫЙ, Г ГРОЗНЫЙ, УЛ Н.Б.ХАБУСИЕВОЙ, Д. 41/34, ЭТАЖ 2, ОФИС 10</t>
+  </si>
+  <si>
+    <t>1222000002421
+2013010585</t>
+  </si>
+  <si>
+    <t>ООО «Наш дом»
+Общество с ограниченной ответственностью «Наш дом»</t>
+  </si>
+  <si>
+    <t>364031, ЧЕЧЕНСКАЯ РЕСПУБЛИКА,  Г.О. ГОРОД ГРОЗНЫЙ, Г ГРОЗНЫЙ, УЛ. ИМЕНИ ЕВГЕНИЯ НИКОЛАЕВИЧА ЗИНИЧЕВА, ЗД. 13, ЭТАЖ/ОФИС 2/4</t>
+  </si>
+  <si>
+    <t>1222000001717
+2012010286</t>
+  </si>
+  <si>
+    <t>https://www.nashdom95.com/</t>
+  </si>
+  <si>
+    <t>ООО «Центр-Инвест»
+Общество с ограниченной ответственностью «Центр-Инвест»</t>
+  </si>
+  <si>
+    <t>364024, Чеченская Республика, Г.О. ГОРОД ГРОЗНЫЙ, Г ГРОЗНЫЙ, УЛ ИМ У.Д.ДИМАЕВА, Д. 14, ЭТАЖ/ОФИС/РАБ. МЕСТО 2/2/7/10</t>
+  </si>
+  <si>
+    <t>1222000001937
+2014033585</t>
+  </si>
+  <si>
+    <t>03.11.2022</t>
+  </si>
+  <si>
+    <t>ООО «ПЕРСПЕКТИВА 95»
+Общество с ограниченной ответственностью «ПЕРСПЕКТИВА 95»</t>
+  </si>
+  <si>
+    <t>364024, Чеченская Республика, Г.О. ГОРОД ГРОЗНЫЙ, Г ГРОЗНЫЙ, Р-Н АХМАТОВСКИЙ, УЛ ИМ С.Ш.ЛОРСАНОВА, Д. 10, ЭТАЖ 5, ОФИС 501</t>
+  </si>
+  <si>
+    <t>1222000003147
+2015009176</t>
+  </si>
+  <si>
+    <t>ООО «Сунжа- Ипотека»
+Общество с ограниченной ответственностью «Сунжа- Ипотека»</t>
+  </si>
+  <si>
+    <t>386203, Республика Ингушетия, Г.О. ГОРОД СУНЖА, Г. СУНЖА, УЛ ЛЕНИНА, Д. 97, ЭТАЖ 1, ПОМЕЩ. 1</t>
+  </si>
+  <si>
+    <t>1220600000499
+0600001983</t>
+  </si>
+  <si>
+    <t>ООО «АИЖК КЧР»
+Общество с ограниченной ответственностью «Агентство ипотечного жилищного кредитования Карачаево-Черкесской Республики»</t>
+  </si>
+  <si>
+    <t>369300, Карачаево-Черкесская Республика, М.Р-Н УСТЬ-ДЖЕГУТИНСКИЙ, Г.П. УСТЬ-ДЖЕГУТИНСКОЕ, Г УСТЬ-ДЖЕГУТА, УЛ ЛЕНИНА, Д. 149А, ОФИС 5</t>
+  </si>
+  <si>
+    <t>1220900001630
+0900002924</t>
+  </si>
+  <si>
+    <t>ООО «Единство»
+Общество с ограниченной ответственностью «Единство»</t>
+  </si>
+  <si>
+    <t>366212, Чеченская Республика, М.Р-Н ГУДЕРМЕССКИЙ, С.П. ВЕРХНЕ-НОЙБЕРСКОЕ, С ВЕРХНИЙ-НОЙБЕР, УЛ М.ЭСАМБАЕВА, ДВЛД. 111</t>
+  </si>
+  <si>
+    <t>1222000000892
+2005013381</t>
+  </si>
+  <si>
+    <t>07.10.2022</t>
+  </si>
+  <si>
+    <t>386101, Республика Ингушетия,  Г.О. ГОРОД НАЗРАНЬ, ТЕР ЦЕНТРАЛЬНЫЙ ОКРУГ, УЛ ЧЕЧЕНСКАЯ, ЗД. 34А, ОФИС 1</t>
+  </si>
+  <si>
+    <t>1210600003767
+0600000436</t>
+  </si>
+  <si>
+    <t>ООО «Строй-06»
+Общество с ограниченной ответственностью «Строй-06»</t>
+  </si>
+  <si>
+    <t>386203, Республика Ингушетия, Г.О. ГОРОД Сунжа, Г. Сунжа, УЛ СВЕРДЛОВА, Д. 1/2, ПОМЕЩ. 22</t>
+  </si>
+  <si>
+    <t>1220600000950
+0600002440</t>
+  </si>
+  <si>
+    <t>ООО «ИПОТЕЧНОЕ АГЕНТСТВО МАГАС»
+Общество с ограниченной ответственностью «ИПОТЕЧНОЕ АГЕНТСТВО МАГАС»</t>
+  </si>
+  <si>
+    <t>386001, Республика Ингушетия, Г.О. ГОРОД МАГАС, Г МАГАС, УЛ А.ГОРЧХАНОВА, Д. 4, К. 4, КВ. 3</t>
+  </si>
+  <si>
+    <t>1220600001676
+0600003162</t>
+  </si>
+  <si>
+    <t>ООО «ИПОТЕКА»
+Общество с ограниченной ответственностью «ИПОТЕКА»</t>
+  </si>
+  <si>
+    <t>386102, Республика Ингушетия, Г.О. ГОРОД НАЗРАНЬ, ТЕР ЦЕНТРАЛЬНЫЙ ОКРУГ, УЛ МОСКОВСКАЯ, Д. 15, КВ. 17</t>
+  </si>
+  <si>
+    <t>1220600000015
+0600001503</t>
+  </si>
+  <si>
+    <t>ООО «Ваш Дом»
+Общество с ограниченной ответственностью «Ваш Дом»</t>
+  </si>
+  <si>
+    <t>386103, Республика Ингушетия, Г.О. ГОРОД НАЗРАНЬ, ТЕР ЦЕНТРАЛЬНЫЙ ОКРУГ, УЛ С.С.ОСКАНОВА, Д. 33, ЭТАЖ 1/ОФИС 1</t>
+  </si>
+  <si>
+    <t>1220600000378
+0600001863</t>
+  </si>
+  <si>
+    <t>http://vashdom06.ru</t>
+  </si>
+  <si>
+    <t>ООО «Наш Дом»
+Общество с ограниченной ответственностью «Наш Дом»</t>
+  </si>
+  <si>
+    <t>119435, г. Москва, ВН.ТЕР.Г. МУНИЦИПАЛЬНЫЙ ОКРУГ ХАМОВНИКИ, ПЕР БОЛЬШОЙ САВВИНСКИЙ, Д. 9, СТР. 3, КОМ. 1</t>
+  </si>
+  <si>
+    <t>1147453000749
+7453264639</t>
+  </si>
+  <si>
+    <t>21.01.2022</t>
+  </si>
+  <si>
+    <t>ООО «И-Финанс»
+Общество с ограниченной ответственностью «И-Финанс»</t>
+  </si>
+  <si>
+    <t>610017, КИРОВСКАЯ ОБЛАСТЬ, ГОРОД КИРОВ, УЛИЦА ВОРОВСКОГО, ДОМ 50/1, ПОМЕЩЕНИЕ 4</t>
+  </si>
+  <si>
+    <t>1104345002893
+4345273133</t>
+  </si>
+  <si>
+    <t>http://garant43.ru</t>
+  </si>
+  <si>
+    <t>21.05.2021</t>
+  </si>
+  <si>
+    <t>ККФЖС
+Красноярский краевой фонд жилищного строительства</t>
+  </si>
+  <si>
+    <t>660095, КРАЙ КРАСНОЯРСКИЙ, ГОРОД КРАСНОЯРСК, ПРОСПЕКТ ИМ.ГАЗЕТЫ «КРАСНОЯРСКИЙ РАБОЧИЙ», ДОМ 126, ОФИС 640</t>
+  </si>
+  <si>
+    <t>1032402944848
+2466082757</t>
+  </si>
+  <si>
+    <t>http://krasgilfond.ru</t>
+  </si>
+  <si>
+    <t>03.06.2022</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ООО «ИФК «Авантаж»
+Общество с ограниченной ответственностью «Инвестиционно-Финансовая Компания «Авантаж» </t>
+  </si>
+  <si>
+    <t>454080, Челябинская область, г.о. Челябинский, вн. р-н Центральный, г. Челябинск, ул. Худякова, д. 23, неж. помещ. 4, офис б/н</t>
+  </si>
+  <si>
+    <t>1147448005583
+7448171869</t>
+  </si>
+  <si>
+    <t>http://ifkavantazh.ru</t>
   </si>
   <si>
     <t>ГУП РК «Фонд госимущества РК»
 Государственное унитарное предприятие Республики Карелия «Фонд государственного имущества Республики Карелия»</t>
   </si>
   <si>
     <t>185035, РЕСПУБЛИКА КАРЕЛИЯ, ГОРОД ПЕТРОЗАВОДСК, УЛИЦА ГОГОЛЯ (ЦЕНТР Р-Н), ДОМ 12</t>
   </si>
   <si>
     <t>1021000533180
 1001001425</t>
   </si>
   <si>
     <t>http://fond-karelia.ru</t>
-  </si>
-[...487 lines deleted...]
-    <t>https://www.ooo-fik.ru/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
@@ -1744,731 +1744,731 @@
       </c>
       <c r="C5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="D6" s="4" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="4" t="s">
-        <v>9</v>
+        <v>26</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="3" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B7" s="3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C7" s="3" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D7" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E7" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="3" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B8" s="3" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C8" s="3" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D8" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E8" s="4" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="3" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="B9" s="3" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D9" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="E9" s="4" t="s">
-        <v>30</v>
+        <v>41</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="3" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="B10" s="3" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="D10" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="E10" s="4" t="s">
-        <v>30</v>
+        <v>46</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="3" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="B11" s="3" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="D11" s="4" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="E11" s="4" t="s">
-        <v>30</v>
+        <v>51</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="3" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="B12" s="3" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="D12" s="4" t="s">
         <v>50</v>
       </c>
       <c r="E12" s="4" t="s">
-        <v>30</v>
+        <v>55</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="3" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="B13" s="3" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="D13" s="4" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="E13" s="4" t="s">
-        <v>55</v>
+        <v>26</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="3" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="B14" s="3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="D14" s="4" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="E14" s="4" t="s">
-        <v>55</v>
+        <v>64</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="3" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="B15" s="3" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="C15" s="3" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="D15" s="4" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="E15" s="4" t="s">
-        <v>55</v>
+        <v>64</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="D16" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="E16" s="4" t="s">
         <v>64</v>
-      </c>
-[...10 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="3" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="B17" s="3" t="s">
-        <v>69</v>
+        <v>74</v>
       </c>
       <c r="C17" s="3" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="D17" s="4" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="E17" s="4" t="s">
-        <v>55</v>
+        <v>64</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="3" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="B18" s="3" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="C18" s="3" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="D18" s="4" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="E18" s="4" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="B19" s="3" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="C19" s="3" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="D19" s="4" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="E19" s="4" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="3" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="B20" s="3" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="C20" s="3" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="D20" s="4" t="s">
-        <v>84</v>
+        <v>89</v>
       </c>
       <c r="E20" s="4" t="s">
-        <v>85</v>
+        <v>90</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="3" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="B21" s="3" t="s">
-        <v>87</v>
+        <v>92</v>
       </c>
       <c r="C21" s="3" t="s">
-        <v>88</v>
+        <v>93</v>
       </c>
       <c r="D21" s="4" t="s">
-        <v>89</v>
+        <v>94</v>
       </c>
       <c r="E21" s="4" t="s">
-        <v>85</v>
+        <v>90</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="B22" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="C22" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="D22" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="E22" s="4" t="s">
         <v>90</v>
-      </c>
-[...10 lines deleted...]
-        <v>85</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="3" t="s">
-        <v>94</v>
+        <v>99</v>
       </c>
       <c r="B23" s="3" t="s">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="C23" s="3" t="s">
-        <v>96</v>
+        <v>101</v>
       </c>
       <c r="D23" s="4" t="s">
-        <v>97</v>
+        <v>102</v>
       </c>
       <c r="E23" s="4" t="s">
-        <v>85</v>
+        <v>90</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="3" t="s">
-        <v>98</v>
+        <v>103</v>
       </c>
       <c r="B24" s="3" t="s">
-        <v>99</v>
+        <v>104</v>
       </c>
       <c r="C24" s="3" t="s">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="D24" s="4" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="E24" s="4" t="s">
-        <v>102</v>
+        <v>90</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="3" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="B25" s="3" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="C25" s="3" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="D25" s="4" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="E25" s="4" t="s">
-        <v>102</v>
+        <v>111</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="3" t="s">
-        <v>107</v>
+        <v>112</v>
       </c>
       <c r="B26" s="3" t="s">
-        <v>108</v>
+        <v>113</v>
       </c>
       <c r="C26" s="3" t="s">
-        <v>109</v>
+        <v>114</v>
       </c>
       <c r="D26" s="4" t="s">
-        <v>110</v>
+        <v>115</v>
       </c>
       <c r="E26" s="4" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" s="3" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="B27" s="3" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="C27" s="3" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="D27" s="4" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="E27" s="4" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="3" t="s">
-        <v>10</v>
+        <v>120</v>
       </c>
       <c r="B28" s="3" t="s">
-        <v>116</v>
+        <v>121</v>
       </c>
       <c r="C28" s="3" t="s">
-        <v>117</v>
+        <v>122</v>
       </c>
       <c r="D28" s="4" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="E28" s="4" t="s">
-        <v>119</v>
+        <v>111</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="3" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="B29" s="3" t="s">
-        <v>121</v>
+        <v>125</v>
       </c>
       <c r="C29" s="3" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="D29" s="4" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="E29" s="4" t="s">
-        <v>119</v>
+        <v>111</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="3" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="B30" s="3" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="C30" s="3" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="D30" s="4" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="E30" s="4" t="s">
-        <v>128</v>
+        <v>111</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="3" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="B31" s="3" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="C31" s="3" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="D31" s="4" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="E31" s="4" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="3" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="B32" s="3" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="C32" s="3" t="s">
+        <v>139</v>
+      </c>
+      <c r="D32" s="4" t="s">
+        <v>140</v>
+      </c>
+      <c r="E32" s="4" t="s">
         <v>136</v>
-      </c>
-[...4 lines deleted...]
-        <v>133</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="3" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="B33" s="3" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="C33" s="3" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="D33" s="4" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="E33" s="4" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="3" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="B34" s="3" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="C34" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="D34" s="4" t="s">
+        <v>149</v>
+      </c>
+      <c r="E34" s="4" t="s">
         <v>145</v>
-      </c>
-[...4 lines deleted...]
-        <v>142</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="3" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="B35" s="3" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="C35" s="3" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="D35" s="4" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="E35" s="4" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="3" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="B36" s="3" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="C36" s="3" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="D36" s="4" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="E36" s="4" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="3" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="B37" s="3" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="C37" s="3" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="D37" s="4" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="E37" s="4" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="3" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="B38" s="3" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="C38" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="D38" s="4" t="s">
+        <v>168</v>
+      </c>
+      <c r="E38" s="4" t="s">
         <v>164</v>
-      </c>
-[...4 lines deleted...]
-        <v>161</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="3" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="B39" s="3" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="C39" s="3" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="D39" s="4" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="E39" s="4" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" s="3" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="B40" s="3" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="C40" s="3" t="s">
+        <v>176</v>
+      </c>
+      <c r="D40" s="4" t="s">
+        <v>177</v>
+      </c>
+      <c r="E40" s="4" t="s">
         <v>173</v>
-      </c>
-[...4 lines deleted...]
-        <v>170</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" s="3" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="B41" s="3" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="C41" s="3" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="D41" s="4" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="E41" s="4" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" s="3" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="B42" s="3" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="C42" s="3" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="D42" s="4" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="E42" s="4" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" s="3" t="s">
-        <v>185</v>
+        <v>10</v>
       </c>
       <c r="B43" s="3" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="C43" s="3" t="s">
+        <v>189</v>
+      </c>
+      <c r="D43" s="4" t="s">
+        <v>190</v>
+      </c>
+      <c r="E43" s="4" t="s">
         <v>187</v>
-      </c>
-[...4 lines deleted...]
-        <v>189</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" s="3" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B44" s="3" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="C44" s="3" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="D44" s="4" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E44" s="4" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45" s="3" t="s">
+        <v>196</v>
+      </c>
+      <c r="B45" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="C45" s="3" t="s">
+        <v>198</v>
+      </c>
+      <c r="D45" s="4" t="s">
+        <v>199</v>
+      </c>
+      <c r="E45" s="4" t="s">
         <v>195</v>
-      </c>
-[...10 lines deleted...]
-        <v>199</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46" s="3" t="s">
         <v>200</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>201</v>
       </c>
       <c r="C46" s="3" t="s">
         <v>202</v>
       </c>
       <c r="D46" s="4" t="s">
-        <v>198</v>
+        <v>203</v>
       </c>
       <c r="E46" s="4" t="s">
-        <v>203</v>
+        <v>9</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F37"/>
   <sheetViews>
@@ -2495,757 +2495,757 @@
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>205</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>206</v>
       </c>
       <c r="C2" s="3" t="s">
         <v>207</v>
       </c>
       <c r="D2" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="E2" s="4" t="s">
         <v>208</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="F2" s="4" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>210</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>211</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>212</v>
       </c>
       <c r="D3" s="4" t="s">
         <v>213</v>
       </c>
       <c r="E3" s="4" t="s">
-        <v>151</v>
+        <v>214</v>
       </c>
       <c r="F3" s="4" t="s">
-        <v>214</v>
+        <v>209</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>215</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>216</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>217</v>
       </c>
       <c r="D4" s="4" t="s">
         <v>218</v>
       </c>
       <c r="E4" s="4" t="s">
-        <v>156</v>
+        <v>219</v>
       </c>
       <c r="F4" s="4" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="3" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B5" s="3" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="C5" s="3" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="D5" s="4" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="E5" s="4" t="s">
-        <v>170</v>
+        <v>225</v>
       </c>
       <c r="F5" s="4" t="s">
-        <v>214</v>
+        <v>209</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="3" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="B6" s="3" t="s">
+        <v>227</v>
+      </c>
+      <c r="C6" s="3" t="s">
+        <v>228</v>
+      </c>
+      <c r="D6" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="E6" s="4" t="s">
         <v>225</v>
       </c>
-      <c r="C6" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F6" s="4" t="s">
-        <v>227</v>
+        <v>209</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="3" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B7" s="3" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="C7" s="3" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="D7" s="4" t="s">
-        <v>198</v>
+        <v>232</v>
       </c>
       <c r="E7" s="4" t="s">
-        <v>231</v>
+        <v>225</v>
       </c>
       <c r="F7" s="4" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="3" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B8" s="3" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="C8" s="3" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="D8" s="4" t="s">
-        <v>198</v>
+        <v>50</v>
       </c>
       <c r="E8" s="4" t="s">
-        <v>231</v>
+        <v>225</v>
       </c>
       <c r="F8" s="4" t="s">
-        <v>232</v>
+        <v>209</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="3" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B9" s="3" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="D9" s="4" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="E9" s="4" t="s">
-        <v>189</v>
+        <v>241</v>
       </c>
       <c r="F9" s="4" t="s">
-        <v>232</v>
+        <v>242</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="3" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="B10" s="3" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="D10" s="4" t="s">
-        <v>198</v>
+        <v>246</v>
       </c>
       <c r="E10" s="4" t="s">
-        <v>243</v>
+        <v>247</v>
       </c>
       <c r="F10" s="4" t="s">
-        <v>232</v>
+        <v>209</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="3" t="s">
-        <v>244</v>
+        <v>248</v>
       </c>
       <c r="B11" s="3" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>246</v>
+        <v>250</v>
       </c>
       <c r="D11" s="4" t="s">
+        <v>251</v>
+      </c>
+      <c r="E11" s="4" t="s">
         <v>247</v>
       </c>
-      <c r="E11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F11" s="4" t="s">
-        <v>249</v>
+        <v>233</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="3" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="B12" s="3" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="D12" s="4" t="s">
-        <v>253</v>
+        <v>50</v>
       </c>
       <c r="E12" s="4" t="s">
-        <v>248</v>
+        <v>255</v>
       </c>
       <c r="F12" s="4" t="s">
-        <v>232</v>
+        <v>209</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="3" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="B13" s="3" t="s">
+        <v>257</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>258</v>
+      </c>
+      <c r="D13" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="E13" s="4" t="s">
         <v>255</v>
       </c>
-      <c r="C13" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F13" s="4" t="s">
-        <v>232</v>
+        <v>209</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="3" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="B14" s="3" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="D14" s="4" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="E14" s="4" t="s">
-        <v>262</v>
+        <v>41</v>
       </c>
       <c r="F14" s="4" t="s">
-        <v>232</v>
+        <v>209</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="3" t="s">
         <v>263</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>264</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>265</v>
       </c>
       <c r="D15" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="E15" s="4" t="s">
         <v>266</v>
       </c>
-      <c r="E15" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="4" t="s">
-        <v>268</v>
+        <v>209</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="3" t="s">
+        <v>267</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>268</v>
+      </c>
+      <c r="C16" s="3" t="s">
         <v>269</v>
       </c>
-      <c r="B16" s="3" t="s">
+      <c r="D16" s="4" t="s">
         <v>270</v>
       </c>
-      <c r="C16" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E16" s="4" t="s">
-        <v>273</v>
+        <v>46</v>
       </c>
       <c r="F16" s="4" t="s">
-        <v>232</v>
+        <v>209</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="3" t="s">
+        <v>271</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>272</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>273</v>
+      </c>
+      <c r="D17" s="4" t="s">
         <v>274</v>
       </c>
-      <c r="B17" s="3" t="s">
+      <c r="E17" s="4" t="s">
         <v>275</v>
       </c>
-      <c r="C17" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F17" s="4" t="s">
-        <v>232</v>
+        <v>209</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="3" t="s">
+        <v>276</v>
+      </c>
+      <c r="B18" s="3" t="s">
         <v>277</v>
       </c>
-      <c r="B18" s="3" t="s">
+      <c r="C18" s="3" t="s">
         <v>278</v>
       </c>
-      <c r="C18" s="3" t="s">
+      <c r="D18" s="4" t="s">
         <v>279</v>
       </c>
-      <c r="D18" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E18" s="4" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="F18" s="4" t="s">
-        <v>249</v>
+        <v>209</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="3" t="s">
+        <v>280</v>
+      </c>
+      <c r="B19" s="3" t="s">
         <v>281</v>
       </c>
-      <c r="B19" s="3" t="s">
+      <c r="C19" s="3" t="s">
         <v>282</v>
       </c>
-      <c r="C19" s="3" t="s">
+      <c r="D19" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="E19" s="4" t="s">
         <v>283</v>
       </c>
-      <c r="D19" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F19" s="4" t="s">
-        <v>232</v>
+        <v>209</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="3" t="s">
         <v>284</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>285</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>286</v>
       </c>
       <c r="D20" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="E20" s="4" t="s">
         <v>287</v>
       </c>
-      <c r="E20" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F20" s="4" t="s">
-        <v>289</v>
+        <v>242</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="3" t="s">
+        <v>288</v>
+      </c>
+      <c r="B21" s="3" t="s">
+        <v>289</v>
+      </c>
+      <c r="C21" s="3" t="s">
         <v>290</v>
       </c>
-      <c r="B21" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D21" s="4" t="s">
-        <v>293</v>
+        <v>50</v>
       </c>
       <c r="E21" s="4" t="s">
-        <v>194</v>
+        <v>287</v>
       </c>
       <c r="F21" s="4" t="s">
-        <v>232</v>
+        <v>209</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="B22" s="3" t="s">
+        <v>292</v>
+      </c>
+      <c r="C22" s="3" t="s">
+        <v>293</v>
+      </c>
+      <c r="D22" s="4" t="s">
         <v>294</v>
       </c>
-      <c r="B22" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E22" s="4" t="s">
-        <v>194</v>
+        <v>287</v>
       </c>
       <c r="F22" s="4" t="s">
-        <v>289</v>
+        <v>209</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="3" t="s">
+        <v>295</v>
+      </c>
+      <c r="B23" s="3" t="s">
+        <v>296</v>
+      </c>
+      <c r="C23" s="3" t="s">
+        <v>297</v>
+      </c>
+      <c r="D23" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="E23" s="4" t="s">
         <v>298</v>
       </c>
-      <c r="B23" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F23" s="4" t="s">
-        <v>289</v>
+        <v>209</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="3" t="s">
+        <v>299</v>
+      </c>
+      <c r="B24" s="3" t="s">
+        <v>300</v>
+      </c>
+      <c r="C24" s="3" t="s">
         <v>301</v>
       </c>
-      <c r="B24" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D24" s="4" t="s">
-        <v>198</v>
+        <v>50</v>
       </c>
       <c r="E24" s="4" t="s">
+        <v>298</v>
+      </c>
+      <c r="F24" s="4" t="s">
         <v>209</v>
-      </c>
-[...1 lines deleted...]
-        <v>232</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="3" t="s">
+        <v>302</v>
+      </c>
+      <c r="B25" s="3" t="s">
+        <v>303</v>
+      </c>
+      <c r="C25" s="3" t="s">
         <v>304</v>
       </c>
-      <c r="B25" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D25" s="4" t="s">
-        <v>198</v>
+        <v>50</v>
       </c>
       <c r="E25" s="4" t="s">
-        <v>209</v>
+        <v>298</v>
       </c>
       <c r="F25" s="4" t="s">
-        <v>289</v>
+        <v>242</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="3" t="s">
+        <v>305</v>
+      </c>
+      <c r="B26" s="3" t="s">
+        <v>306</v>
+      </c>
+      <c r="C26" s="3" t="s">
         <v>307</v>
       </c>
-      <c r="B26" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D26" s="4" t="s">
-        <v>198</v>
+        <v>50</v>
       </c>
       <c r="E26" s="4" t="s">
+        <v>298</v>
+      </c>
+      <c r="F26" s="4" t="s">
         <v>209</v>
-      </c>
-[...1 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="3" t="s">
+        <v>308</v>
+      </c>
+      <c r="B27" s="3" t="s">
+        <v>309</v>
+      </c>
+      <c r="C27" s="3" t="s">
         <v>310</v>
       </c>
-      <c r="B27" s="3" t="s">
+      <c r="D27" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="E27" s="4" t="s">
         <v>311</v>
       </c>
-      <c r="C27" s="3" t="s">
-[...5 lines deleted...]
-      <c r="E27" s="4" t="s">
+      <c r="F27" s="4" t="s">
         <v>209</v>
-      </c>
-[...1 lines deleted...]
-        <v>232</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="B28" s="3" t="s">
+        <v>312</v>
+      </c>
+      <c r="C28" s="3" t="s">
         <v>313</v>
       </c>
-      <c r="B28" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D28" s="4" t="s">
-        <v>198</v>
+        <v>50</v>
       </c>
       <c r="E28" s="4" t="s">
-        <v>316</v>
+        <v>311</v>
       </c>
       <c r="F28" s="4" t="s">
-        <v>232</v>
+        <v>242</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="3" t="s">
-        <v>317</v>
+        <v>314</v>
       </c>
       <c r="B29" s="3" t="s">
-        <v>318</v>
+        <v>315</v>
       </c>
       <c r="C29" s="3" t="s">
-        <v>319</v>
+        <v>316</v>
       </c>
       <c r="D29" s="4" t="s">
-        <v>198</v>
+        <v>50</v>
       </c>
       <c r="E29" s="4" t="s">
-        <v>316</v>
+        <v>311</v>
       </c>
       <c r="F29" s="4" t="s">
-        <v>289</v>
+        <v>242</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="3" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="B30" s="3" t="s">
-        <v>321</v>
+        <v>318</v>
       </c>
       <c r="C30" s="3" t="s">
-        <v>322</v>
+        <v>319</v>
       </c>
       <c r="D30" s="4" t="s">
-        <v>198</v>
+        <v>50</v>
       </c>
       <c r="E30" s="4" t="s">
-        <v>316</v>
+        <v>311</v>
       </c>
       <c r="F30" s="4" t="s">
-        <v>232</v>
+        <v>209</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="3" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="B31" s="3" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="C31" s="3" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
       <c r="D31" s="4" t="s">
-        <v>198</v>
+        <v>50</v>
       </c>
       <c r="E31" s="4" t="s">
-        <v>316</v>
+        <v>51</v>
       </c>
       <c r="F31" s="4" t="s">
-        <v>232</v>
+        <v>242</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="3" t="s">
-        <v>307</v>
+        <v>323</v>
       </c>
       <c r="B32" s="3" t="s">
+        <v>324</v>
+      </c>
+      <c r="C32" s="3" t="s">
+        <v>325</v>
+      </c>
+      <c r="D32" s="4" t="s">
         <v>326</v>
       </c>
-      <c r="C32" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E32" s="4" t="s">
-        <v>329</v>
+        <v>46</v>
       </c>
       <c r="F32" s="4" t="s">
-        <v>232</v>
+        <v>242</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="3" t="s">
+        <v>327</v>
+      </c>
+      <c r="B33" s="3" t="s">
+        <v>328</v>
+      </c>
+      <c r="C33" s="3" t="s">
+        <v>329</v>
+      </c>
+      <c r="D33" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="E33" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="F33" s="4" t="s">
         <v>330</v>
-      </c>
-[...13 lines deleted...]
-        <v>232</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="3" t="s">
+        <v>331</v>
+      </c>
+      <c r="B34" s="3" t="s">
+        <v>332</v>
+      </c>
+      <c r="C34" s="3" t="s">
         <v>333</v>
       </c>
-      <c r="B34" s="3" t="s">
+      <c r="D34" s="4" t="s">
         <v>334</v>
       </c>
-      <c r="C34" s="3" t="s">
+      <c r="E34" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="F34" s="4" t="s">
         <v>335</v>
-      </c>
-[...7 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="3" t="s">
         <v>336</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>337</v>
       </c>
       <c r="C35" s="3" t="s">
         <v>338</v>
       </c>
       <c r="D35" s="4" t="s">
-        <v>198</v>
+        <v>339</v>
       </c>
       <c r="E35" s="4" t="s">
-        <v>339</v>
+        <v>154</v>
       </c>
       <c r="F35" s="4" t="s">
-        <v>232</v>
+        <v>340</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="3" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="B36" s="3" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="C36" s="3" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="D36" s="4" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="E36" s="4" t="s">
-        <v>344</v>
+        <v>159</v>
       </c>
       <c r="F36" s="4" t="s">
-        <v>232</v>
+        <v>335</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="3" t="s">
         <v>345</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>346</v>
       </c>
       <c r="C37" s="3" t="s">
         <v>347</v>
       </c>
       <c r="D37" s="4" t="s">
         <v>348</v>
       </c>
       <c r="E37" s="4" t="s">
-        <v>344</v>
+        <v>182</v>
       </c>
       <c r="F37" s="4" t="s">
-        <v>232</v>
+        <v>311</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">